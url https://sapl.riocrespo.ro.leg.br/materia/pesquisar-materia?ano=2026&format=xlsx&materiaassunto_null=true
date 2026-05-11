--- v0 (2026-03-26)
+++ v1 (2026-05-11)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="616" uniqueCount="245">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="896" uniqueCount="354">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -413,75 +413,204 @@
     <t>http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1319/projeto_de_lei_no_029_de_13_de_marco_de_2026.pdf</t>
   </si>
   <si>
     <t>“Abre no orçamento vigente crédito adicional especial_x000D_
 e da outras providências.”</t>
   </si>
   <si>
     <t>1320</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1320/projeto_de_lei_no_030-2026__do_executivo_municipal.pdf</t>
   </si>
   <si>
     <t>1322</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1322/projeto_de_lei_no_031-2026.pdf</t>
   </si>
   <si>
+    <t>1326</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1326/projeto_de_lei_no_032-2026..pdf</t>
+  </si>
+  <si>
+    <t>1327</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1327/projeto_de_lei_no_033-2026..pdf</t>
+  </si>
+  <si>
+    <t>1328</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1328/projeto_de_lei_no_034-2026..pdf</t>
+  </si>
+  <si>
+    <t>“DISPÕE SOBRE O PLANO DECENAL_x000D_
+MUNICIPAL DE ATENDIMENTO_x000D_
+SOCIOEDUCATIVO EM MEIO ABERTO DO_x000D_
+MUNICÍPIO DE CRESPO E DÁ OUTRAS_x000D_
+PROVIDÊNCIAS.”</t>
+  </si>
+  <si>
+    <t>1330</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1330/projeto_de_lei_no_035-2026..pdf</t>
+  </si>
+  <si>
+    <t>“Abre no orçamento vigente crédito adicional especial_x000D_
+por superávit e da outras providências.”</t>
+  </si>
+  <si>
+    <t>1331</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1331/projeto_de_lei_no_036-2026..pdf</t>
+  </si>
+  <si>
+    <t>Abre no orçamento vigente crédito adicional especial_x000D_
+por superávit e da outras providências.”</t>
+  </si>
+  <si>
+    <t>1348</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1348/projeto_de_lei_no_037-2026.pdf</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre a abertura de crédito adicional especial_x000D_
+por superávit financeiro no orçamento vigente, em_x000D_
+favor da Secretaria Municipal de Saúde, e dá outras_x000D_
+providências.”</t>
+  </si>
+  <si>
+    <t>1349</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1349/pl_038.pdf</t>
+  </si>
+  <si>
+    <t>1350</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1350/projeto_de_lei_no_039-2026.pdf</t>
+  </si>
+  <si>
+    <t>1354</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1354/projeto_de_lei_n._040_de_30_de_abril_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>"Abre no orçamento vigente crédito adicional especial e dá outras providências."</t>
+  </si>
+  <si>
+    <t>1355</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1355/projeto_de_lei_n._041_de_30_de_abril_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>1356</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1356/projeto_de_lei_n._042_de_30_de_abril_de_2026.pdf</t>
+  </si>
+  <si>
     <t>1321</t>
   </si>
   <si>
     <t>Ind.</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1321/indicacao_no001-2026.pdf</t>
   </si>
   <si>
     <t>indica ao Excelentíssimo Senhor Prefeito Municipal, EDER DA SILVA, que providencie a adoção de reajuste salarial da categoria dos agentes administrativos da Administração Municipal de Rio Crespo, com equiparação aos salários dos agentes administrativos da Câmara Municipal.</t>
   </si>
   <si>
+    <t>1360</t>
+  </si>
+  <si>
+    <t>http://sapl.riocrespo.ro.leg.br/media/</t>
+  </si>
+  <si>
+    <t>indica ao Excelentíssimo Senhor Prefeito Municipal, EDER DA SILVA e ao Secretário de Infraestrutura e Urbanismo a conclusão da calçada da Escola Francisco Mignone até o meio-fio.</t>
+  </si>
+  <si>
     <t>1249</t>
   </si>
   <si>
     <t>Red</t>
   </si>
   <si>
     <t>Redação Final</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://sapl.riocrespo.ro.leg.br/media/</t>
   </si>
   <si>
     <t>DISPOE SOBRE AS DIRETRIZES PARA A ELABOORAÇÃO DA LEI ORÇAMENTARIA DE 2026 E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1250</t>
   </si>
   <si>
     <t>1303</t>
   </si>
   <si>
     <t>http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1250/redacao_final_no_1303-2026.pdf</t>
   </si>
   <si>
     <t>1251</t>
   </si>
   <si>
     <t>1304</t>
   </si>
   <si>
     <t>http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1251/redacao_final_no_1304-2025.pdf</t>
   </si>
   <si>
     <t>1276</t>
   </si>
@@ -622,50 +751,154 @@
   </si>
   <si>
     <t>http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1315/redacao_final_no_1.321-2026.pdf</t>
   </si>
   <si>
     <t>http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1316/redacao_final_no_1322-2026.pdf</t>
   </si>
   <si>
     <t>1323</t>
   </si>
   <si>
     <t>http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1317/redacao_final_no_1323.pdf</t>
   </si>
   <si>
     <t>1324</t>
   </si>
   <si>
     <t>http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1318/redacao_final_no_1324-2026.pdf</t>
   </si>
   <si>
     <t>"DISPOE SOBRE ALTERAÇÃO/EMENDA NA LEI_x000D_
 MUNICIPAL 1010/2022, INCLUINDO O CARGO DE_x000D_
 MOTORISTA, E DA OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
+    <t>1325</t>
+  </si>
+  <si>
+    <t>http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1323/redacao_final_no_1.325_de_25_de_marco_de_2026..pdf</t>
+  </si>
+  <si>
+    <t>“DISPOE SOBRE ALTERAÇÃO NA LEI_x000D_
+MUNICIPAL 859/2019, CRIANDO OS CARGOS_x000D_
+EM COMISSÃO DE GERENTE DA UNIDADE_x000D_
+BASICA DE SAUDE E DE DIRETOR DE_x000D_
+COMPLEXO DE REGULAÇÃO DA_x000D_
+ASSISTÊNCIA EM SAÚDE NA SECRETARIA_x000D_
+MUNICIPAL DE SAÚDE, E DA OUTRAS_x000D_
+PROVIDÊNCIAS.”</t>
+  </si>
+  <si>
+    <t>http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1324/redacao_final_no_1.326_de_25_de_marco_de_2026..pdf</t>
+  </si>
+  <si>
+    <t>“INSTITUI O PROGRAMA DE RECUPERAÇÃO_x000D_
+FISCAL DO MUNICÍPIO DE RIO CRESPO E DÁ_x000D_
+OUTRAS PROVIDÊNCIAS.”</t>
+  </si>
+  <si>
+    <t>http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1325/redacao_final_no_1.327_de_25_de_marco_de_2026..pdf</t>
+  </si>
+  <si>
+    <t>“DISPÕE SOBRE REGULAMENTAÇÃO_x000D_
+DO CONSELHO MUNICIPAL DE SAÚDE DO_x000D_
+MUNICÍPIO DE RIO CRESPO E DÁ OUTRAS_x000D_
+PROVIDÊNCIAS.”</t>
+  </si>
+  <si>
+    <t>1344</t>
+  </si>
+  <si>
+    <t>http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1344/redacao_final_1.328.pdf</t>
+  </si>
+  <si>
+    <t>1345</t>
+  </si>
+  <si>
+    <t>1329</t>
+  </si>
+  <si>
+    <t>http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1345/redacao_final_1329.pdf</t>
+  </si>
+  <si>
+    <t>“Abre no orçamento vigente crédito adicional especial_x000D_
+e da outras providências</t>
+  </si>
+  <si>
+    <t>1346</t>
+  </si>
+  <si>
+    <t>http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1346/redacao_final_1330.pdf</t>
+  </si>
+  <si>
+    <t>1347</t>
+  </si>
+  <si>
+    <t>http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1347/redacao_final_1331.pdf</t>
+  </si>
+  <si>
+    <t>Abre no orçamento vigente crédito adicional especial_x000D_
+e da outras providências.”</t>
+  </si>
+  <si>
+    <t>1351</t>
+  </si>
+  <si>
+    <t>1332</t>
+  </si>
+  <si>
+    <t>http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1351/redacao_final_no_1332-2026_-_projeto_de_lei_no_033-2026.pdf_ok.pdf</t>
+  </si>
+  <si>
+    <t>“Abre no orçamento vigente crédito adicional especial e da outras providências.”</t>
+  </si>
+  <si>
+    <t>1352</t>
+  </si>
+  <si>
+    <t>1333</t>
+  </si>
+  <si>
+    <t>http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1352/redacao_final_no_1333_-_projeto_de_lei_no_035-2026.pdf_ok.pdf</t>
+  </si>
+  <si>
+    <t>“Abre no orçamento vigente crédito adicional especial por superávit e da outras providências.”</t>
+  </si>
+  <si>
+    <t>1353</t>
+  </si>
+  <si>
+    <t>1334</t>
+  </si>
+  <si>
+    <t>http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1353/redacao_final_no_1334_-_projeto_de_lei_no_036-2026.docx_ok.pdf</t>
+  </si>
+  <si>
+    <t>"Abre no orçamento vigente crédito adicional especial por superávit e da outras providências.”</t>
+  </si>
+  <si>
     <t>1252</t>
   </si>
   <si>
     <t>Req</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1252/requerimento_no001-2025.pdf</t>
   </si>
   <si>
     <t>REQUERER dos nobres Vereadores que_x000D_
 os Projetos de Lei nº 001, 002 e 003/2026 - do Executivo Municipal, que estão em_x000D_
 pauta, sejam votados em TURNO ÚNICO na presente Sessão Extraordinária</t>
   </si>
   <si>
     <t>1265</t>
   </si>
   <si>
     <t>http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1265/requerimento_no_002-2026.pdf</t>
   </si>
   <si>
     <t>REQUERER dos nobres Vereadores que o Projeto de Lei n° 004/2026, de autoria do Executivo Municipal, que está em_x000D_
 pauta, seja votado em TURNO ÚNICO na presente Sessão Extraordinária.</t>
@@ -814,50 +1047,167 @@
 pauta, seja votado em TURNO ÚNICO na presente Sessão.</t>
   </si>
   <si>
     <t>http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1308/requerimento_no_018-2026.pdf</t>
   </si>
   <si>
     <t>REQUERER dos nobres Vereadores que_x000D_
 o Projeto de Lei n° 024/2026, de autoria do Executivo Municipal, que está em_x000D_
 pauta, seja votado em TURNO ÚNICO na presente Sessão.</t>
   </si>
   <si>
     <t>http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1309/requerimento_no_019-2026.pdf</t>
   </si>
   <si>
     <t>REQUERER dos nobres Vereadores que_x000D_
 o Projeto de Lei nº 025/2026, de autoria do Executivo Municipal, que está em_x000D_
 pauta, seja votado em TURNO ÚNICO na presente Sessão.</t>
   </si>
   <si>
     <t>REQUERER dos nobres Vereadores que_x000D_
 o Projeto de Lei n° 026/2026, de autoria do Executivo Municipal, que está em_x000D_
 pauta, seja votado em TURNO ÚNICO na presente Sessão.</t>
   </si>
   <si>
     <t>http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1311/requerimento_021-2026.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1333/requerimento_022-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUERER dos nobres Vereadores que o Projeto de Lei n° 032/2026, de autoria do Executivo Municipal, que está em pauta, seja votado em TURNO ÚNICO na presente Sessão.</t>
+  </si>
+  <si>
+    <t>http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1334/requerimento_023-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUERER dos nobres Vereadores que o Projeto de Lei n° 029/2026, de autoria do Executivo Municipal, que está em pauta, seja votado em TURNO ÚNICO na presente Sessão.</t>
+  </si>
+  <si>
+    <t>1335</t>
+  </si>
+  <si>
+    <t>http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1335/requerimento_no_024-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUERER dos nobres Vereadores que o Projeto de Lei n° 030/2026, de autoria do Executivo Municipal, que está em pauta, seja votado em TURNO ÚNICO na presente Sessão.</t>
+  </si>
+  <si>
+    <t>1336</t>
+  </si>
+  <si>
+    <t>http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1336/requerimento_de_no_025-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUERER dos nobres Vereadores que o Projeto de Lei n° 031/2026, de autoria do Executivo Municipal, que está em pauta, seja votado em TURNO ÚNICO na presente Sessão.</t>
+  </si>
+  <si>
+    <t>1340</t>
+  </si>
+  <si>
+    <t>http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1340/requerimento_no_026-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUERER dos nobres Vereadores que o Projeto de Lei n° 033/2026, de autoria do Executivo Municipal, que está em pauta, seja votado em TURNO ÚNICO na presente Sessão.</t>
+  </si>
+  <si>
+    <t>1341</t>
+  </si>
+  <si>
+    <t>http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1341/requerimento_no_027-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUERER dos nobres Vereadores que o Projeto de Lei n° 035/2026, de autoria do Executivo Municipal, que está em pauta, seja votado em TURNO ÚNICO na presente Sessão.</t>
+  </si>
+  <si>
+    <t>1342</t>
+  </si>
+  <si>
+    <t>http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1342/requerimento_no_028-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUERER dos nobres Vereadores que o Projeto de Lei n° 036/2026, de autoria do Executivo Municipal, que está em pauta, seja votado em TURNO ÚNICO na presente Sessão.</t>
+  </si>
+  <si>
+    <t>1357</t>
+  </si>
+  <si>
+    <t>http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1357/requerimento_no_029-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUERER dos nobres Vereadores que o Projeto de Lei n° 037/2026, de autoria do Executivo Municipal, que está em pauta, seja votado em TURNO ÚNICO na presente Sessão.</t>
+  </si>
+  <si>
+    <t>1358</t>
+  </si>
+  <si>
+    <t>REQUERER dos nobres Vereadores que o Projeto de Lei n° 038/2026, de autoria do Executivo Municipal, que está em pauta, seja votado em TURNO ÚNICO na presente Sessão.</t>
+  </si>
+  <si>
+    <t>1359</t>
+  </si>
+  <si>
+    <t>REQUERER dos nobres Vereadores que o Projeto de Lei n° 039/2026, de autoria do Executivo Municipal, que está em pauta, seja votado em TURNO ÚNICO na presente Sessão.</t>
+  </si>
+  <si>
+    <t>1338</t>
+  </si>
+  <si>
+    <t>P.Mod</t>
+  </si>
+  <si>
+    <t>Proposta de Emenda Modificativa</t>
+  </si>
+  <si>
+    <t>http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1338/proposta_de_emenda_modificativa_no_001-2026.pdf</t>
+  </si>
+  <si>
+    <t>"altera o art. 9ª do projeto de lei nº 019-2026".</t>
+  </si>
+  <si>
+    <t>1339</t>
+  </si>
+  <si>
+    <t>http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1339/proposta_.pdf</t>
+  </si>
+  <si>
+    <t>"altera o art. 6ª do projeto de lei nº 019-2026".</t>
+  </si>
+  <si>
+    <t>1337</t>
+  </si>
+  <si>
+    <t>P.Adi</t>
+  </si>
+  <si>
+    <t>Proposta de Emenda Aditiva</t>
+  </si>
+  <si>
+    <t>http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1337/proposta_de_emenda_aditiva_001.pdf</t>
+  </si>
+  <si>
+    <t>"acrescenta o art. 6ª A e o art. 6º A e o art. 6º B ao projeto de lei nº 019-2026".</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -1161,67 +1511,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1246/projeto_de_lei_no_001_2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1247/projeto_de_lei_no_002_de_2026_2.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1248/projeto_de_lei_n_003_de_2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1254/projeto_de_lei_no_004-2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1255/projeto_de_lei_no_005-2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1256/projeto_de_lei_no_006-2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1257/projeto_de_lei_no_007-2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1258/projeto_de_lei_no_008-2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1259/projeto_de_lei_no_009-2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1260/projeto_de_lei_no_010-2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1261/projeto_de_lei_no_011-2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1262/projeto_de_lei_no_012-2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1263/projeto_de_lei_no_013-2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1264/projeto_de_lei_no_014-2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1287/projeto_de_lei_no_015-2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1288/projeto_de_lei_no_016-2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1289/projeto_de_lei_no_017-2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1290/projeto_de_lei_no_018-2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1291/projeto_de_lei_no_019-2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1292/projeto_de_lei_no_020-2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1293/projeto_de_lei_no_021-2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1294/projeto_de_lei_no_022-2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1297/projeto_de_lei_no_023-2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1298/projeto_de_lei_no_024-2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1299/projeto_de_lei_no_025-2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1300/projeto_de_lei_no_026-2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1301/projeto_de_lei_no_027-2026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1302/projeto_de_lei_no_028-2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1319/projeto_de_lei_no_029_de_13_de_marco_de_2026.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1320/projeto_de_lei_no_030-2026__do_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1322/projeto_de_lei_no_031-2026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1321/indicacao_no001-2026.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1250/redacao_final_no_1303-2026.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1251/redacao_final_no_1304-2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1276/redacao_final_no_1303-2026.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1277/redacao_final_no_1306-2026.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1278/redacao_final_no_1307-2026.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1279/brwb068e63ce42f_029325.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1280/brwb068e63ce42f_029324.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1281/brwb068e63ce42f_029318.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1282/brwb068e63ce42f_029317.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1283/brwb068e63ce42f_029316.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1284/brwb068e63ce42f_029315.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1285/brwb068e63ce42f_029314.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1286/redacao_final_no_1315-2026.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1305/redacao_final_no_1316-2026.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1306/redacao_final_no_1317-2026.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1312/redacao_final_no_1318-2026.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1313/redacao_final_no_1319-2026.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1314/redacao_final_no_1.320-2026.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1315/redacao_final_no_1.321-2026.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1316/redacao_final_no_1322-2026.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1317/redacao_final_no_1323.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1318/redacao_final_no_1324-2026.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1252/requerimento_no001-2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1265/requerimento_no_002-2026.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1266/requerimento_no_003-2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1267/requerimento_no_004-2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1269/requerimento_no_006-2026.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1270/requerimento_no_007-2026.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1271/requerimento_no_008-2026.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1272/requerimento_no_009-2026.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1273/requerimento_no_010-2026.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1274/requerimento_no011-2026.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1275/requerimento_no_012-2026.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1295/requerimento_no_013-2026.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1296/requerimento_no_014-2026.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1307/requerimento_no_017-2026.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1308/requerimento_no_018-2026.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1309/requerimento_no_019-2026.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1311/requerimento_021-2026.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1246/projeto_de_lei_no_001_2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1247/projeto_de_lei_no_002_de_2026_2.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1248/projeto_de_lei_n_003_de_2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1254/projeto_de_lei_no_004-2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1255/projeto_de_lei_no_005-2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1256/projeto_de_lei_no_006-2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1257/projeto_de_lei_no_007-2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1258/projeto_de_lei_no_008-2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1259/projeto_de_lei_no_009-2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1260/projeto_de_lei_no_010-2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1261/projeto_de_lei_no_011-2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1262/projeto_de_lei_no_012-2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1263/projeto_de_lei_no_013-2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1264/projeto_de_lei_no_014-2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1287/projeto_de_lei_no_015-2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1288/projeto_de_lei_no_016-2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1289/projeto_de_lei_no_017-2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1290/projeto_de_lei_no_018-2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1291/projeto_de_lei_no_019-2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1292/projeto_de_lei_no_020-2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1293/projeto_de_lei_no_021-2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1294/projeto_de_lei_no_022-2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1297/projeto_de_lei_no_023-2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1298/projeto_de_lei_no_024-2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1299/projeto_de_lei_no_025-2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1300/projeto_de_lei_no_026-2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1301/projeto_de_lei_no_027-2026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1302/projeto_de_lei_no_028-2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1319/projeto_de_lei_no_029_de_13_de_marco_de_2026.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1320/projeto_de_lei_no_030-2026__do_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1322/projeto_de_lei_no_031-2026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1326/projeto_de_lei_no_032-2026..pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1327/projeto_de_lei_no_033-2026..pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1328/projeto_de_lei_no_034-2026..pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1330/projeto_de_lei_no_035-2026..pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1331/projeto_de_lei_no_036-2026..pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1348/projeto_de_lei_no_037-2026.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1349/pl_038.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1350/projeto_de_lei_no_039-2026.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1354/projeto_de_lei_n._040_de_30_de_abril_de_2026.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1355/projeto_de_lei_n._041_de_30_de_abril_de_2026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1356/projeto_de_lei_n._042_de_30_de_abril_de_2026.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1321/indicacao_no001-2026.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1250/redacao_final_no_1303-2026.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1251/redacao_final_no_1304-2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1276/redacao_final_no_1303-2026.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1277/redacao_final_no_1306-2026.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1278/redacao_final_no_1307-2026.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1279/brwb068e63ce42f_029325.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1280/brwb068e63ce42f_029324.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1281/brwb068e63ce42f_029318.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1282/brwb068e63ce42f_029317.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1283/brwb068e63ce42f_029316.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1284/brwb068e63ce42f_029315.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1285/brwb068e63ce42f_029314.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1286/redacao_final_no_1315-2026.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1305/redacao_final_no_1316-2026.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1306/redacao_final_no_1317-2026.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1312/redacao_final_no_1318-2026.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1313/redacao_final_no_1319-2026.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1314/redacao_final_no_1.320-2026.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1315/redacao_final_no_1.321-2026.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1316/redacao_final_no_1322-2026.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1317/redacao_final_no_1323.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1318/redacao_final_no_1324-2026.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1323/redacao_final_no_1.325_de_25_de_marco_de_2026..pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1324/redacao_final_no_1.326_de_25_de_marco_de_2026..pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1325/redacao_final_no_1.327_de_25_de_marco_de_2026..pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1344/redacao_final_1.328.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1345/redacao_final_1329.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1346/redacao_final_1330.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1347/redacao_final_1331.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1351/redacao_final_no_1332-2026_-_projeto_de_lei_no_033-2026.pdf_ok.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1352/redacao_final_no_1333_-_projeto_de_lei_no_035-2026.pdf_ok.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1353/redacao_final_no_1334_-_projeto_de_lei_no_036-2026.docx_ok.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1252/requerimento_no001-2025.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1265/requerimento_no_002-2026.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1266/requerimento_no_003-2025.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1267/requerimento_no_004-2025.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1269/requerimento_no_006-2026.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1270/requerimento_no_007-2026.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1271/requerimento_no_008-2026.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1272/requerimento_no_009-2026.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1273/requerimento_no_010-2026.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1274/requerimento_no011-2026.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1275/requerimento_no_012-2026.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1295/requerimento_no_013-2026.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1296/requerimento_no_014-2026.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1307/requerimento_no_017-2026.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1308/requerimento_no_018-2026.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1309/requerimento_no_019-2026.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1311/requerimento_021-2026.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1333/requerimento_022-2026.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1334/requerimento_023-2026.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1335/requerimento_no_024-2026.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1336/requerimento_de_no_025-2026.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1340/requerimento_no_026-2026.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1341/requerimento_no_027-2026.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1342/requerimento_no_028-2026.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1357/requerimento_no_029-2026.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1338/proposta_de_emenda_modificativa_no_001-2026.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1339/proposta_.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riocrespo.ro.leg.br/media/sapl/public/materialegislativa/2026/1337/proposta_de_emenda_aditiva_001.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H77"/>
+  <dimension ref="A1:H112"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="19.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="124.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="135.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -2021,1210 +2371,2120 @@
       </c>
       <c r="D32" t="s">
         <v>11</v>
       </c>
       <c r="E32" t="s">
         <v>12</v>
       </c>
       <c r="F32" t="s">
         <v>13</v>
       </c>
       <c r="G32" s="1" t="s">
         <v>122</v>
       </c>
       <c r="H32" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
         <v>123</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>10</v>
+        <v>124</v>
       </c>
       <c r="D33" t="s">
-        <v>124</v>
+        <v>11</v>
       </c>
       <c r="E33" t="s">
+        <v>12</v>
+      </c>
+      <c r="F33" t="s">
+        <v>13</v>
+      </c>
+      <c r="G33" s="1" t="s">
         <v>125</v>
       </c>
-      <c r="F33" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H33" t="s">
-        <v>127</v>
+        <v>116</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
+        <v>126</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>127</v>
+      </c>
+      <c r="D34" t="s">
+        <v>11</v>
+      </c>
+      <c r="E34" t="s">
+        <v>12</v>
+      </c>
+      <c r="F34" t="s">
+        <v>13</v>
+      </c>
+      <c r="G34" s="1" t="s">
         <v>128</v>
       </c>
-      <c r="B34" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H34" t="s">
-        <v>132</v>
+        <v>116</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>133</v>
+        <v>129</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>134</v>
+        <v>130</v>
       </c>
       <c r="D35" t="s">
-        <v>129</v>
+        <v>11</v>
       </c>
       <c r="E35" t="s">
-        <v>130</v>
+        <v>12</v>
       </c>
       <c r="F35" t="s">
-        <v>93</v>
+        <v>13</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>135</v>
+        <v>131</v>
       </c>
       <c r="H35" t="s">
-        <v>19</v>
+        <v>132</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
+        <v>133</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>134</v>
+      </c>
+      <c r="D36" t="s">
+        <v>11</v>
+      </c>
+      <c r="E36" t="s">
+        <v>12</v>
+      </c>
+      <c r="F36" t="s">
+        <v>93</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="H36" t="s">
         <v>136</v>
-      </c>
-[...19 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
+        <v>137</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>138</v>
+      </c>
+      <c r="D37" t="s">
+        <v>11</v>
+      </c>
+      <c r="E37" t="s">
+        <v>12</v>
+      </c>
+      <c r="F37" t="s">
+        <v>13</v>
+      </c>
+      <c r="G37" s="1" t="s">
         <v>139</v>
       </c>
-      <c r="B37" t="s">
-[...2 lines deleted...]
-      <c r="C37" t="s">
+      <c r="H37" t="s">
         <v>140</v>
-      </c>
-[...13 lines deleted...]
-        <v>142</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
+        <v>141</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>142</v>
+      </c>
+      <c r="D38" t="s">
+        <v>11</v>
+      </c>
+      <c r="E38" t="s">
+        <v>12</v>
+      </c>
+      <c r="F38" t="s">
+        <v>13</v>
+      </c>
+      <c r="G38" s="1" t="s">
         <v>143</v>
       </c>
-      <c r="B38" t="s">
-[...2 lines deleted...]
-      <c r="C38" t="s">
+      <c r="H38" t="s">
         <v>144</v>
-      </c>
-[...13 lines deleted...]
-        <v>142</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
+        <v>145</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
         <v>146</v>
       </c>
-      <c r="B39" t="s">
-[...2 lines deleted...]
-      <c r="C39" t="s">
+      <c r="D39" t="s">
+        <v>11</v>
+      </c>
+      <c r="E39" t="s">
+        <v>12</v>
+      </c>
+      <c r="F39" t="s">
+        <v>13</v>
+      </c>
+      <c r="G39" s="1" t="s">
         <v>147</v>
       </c>
-      <c r="D39" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H39" t="s">
-        <v>142</v>
+        <v>116</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
+        <v>148</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
         <v>149</v>
       </c>
-      <c r="B40" t="s">
-[...2 lines deleted...]
-      <c r="C40" t="s">
+      <c r="D40" t="s">
+        <v>11</v>
+      </c>
+      <c r="E40" t="s">
+        <v>12</v>
+      </c>
+      <c r="F40" t="s">
+        <v>13</v>
+      </c>
+      <c r="G40" s="1" t="s">
         <v>150</v>
       </c>
-      <c r="D40" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H40" t="s">
-        <v>142</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
+        <v>151</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
         <v>152</v>
       </c>
-      <c r="B41" t="s">
-[...2 lines deleted...]
-      <c r="C41" t="s">
+      <c r="D41" t="s">
+        <v>11</v>
+      </c>
+      <c r="E41" t="s">
+        <v>12</v>
+      </c>
+      <c r="F41" t="s">
+        <v>13</v>
+      </c>
+      <c r="G41" s="1" t="s">
         <v>153</v>
       </c>
-      <c r="D41" t="s">
-[...8 lines deleted...]
-      <c r="G41" s="1" t="s">
+      <c r="H41" t="s">
         <v>154</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
+        <v>155</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
         <v>156</v>
       </c>
-      <c r="B42" t="s">
-[...2 lines deleted...]
-      <c r="C42" t="s">
+      <c r="D42" t="s">
+        <v>11</v>
+      </c>
+      <c r="E42" t="s">
+        <v>12</v>
+      </c>
+      <c r="F42" t="s">
+        <v>13</v>
+      </c>
+      <c r="G42" s="1" t="s">
         <v>157</v>
       </c>
-      <c r="D42" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H42" t="s">
-        <v>159</v>
+        <v>154</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
+        <v>158</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>159</v>
+      </c>
+      <c r="D43" t="s">
+        <v>11</v>
+      </c>
+      <c r="E43" t="s">
+        <v>12</v>
+      </c>
+      <c r="F43" t="s">
+        <v>13</v>
+      </c>
+      <c r="G43" s="1" t="s">
         <v>160</v>
       </c>
-      <c r="B43" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H43" t="s">
-        <v>163</v>
+        <v>154</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
+        <v>161</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>10</v>
+      </c>
+      <c r="D44" t="s">
+        <v>162</v>
+      </c>
+      <c r="E44" t="s">
+        <v>163</v>
+      </c>
+      <c r="F44" t="s">
+        <v>93</v>
+      </c>
+      <c r="G44" s="1" t="s">
         <v>164</v>
       </c>
-      <c r="B44" t="s">
-[...2 lines deleted...]
-      <c r="C44" t="s">
+      <c r="H44" t="s">
         <v>165</v>
-      </c>
-[...13 lines deleted...]
-        <v>142</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
+        <v>166</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>17</v>
+      </c>
+      <c r="D45" t="s">
+        <v>162</v>
+      </c>
+      <c r="E45" t="s">
+        <v>163</v>
+      </c>
+      <c r="F45" t="s">
+        <v>93</v>
+      </c>
+      <c r="G45" s="1" t="s">
         <v>167</v>
       </c>
-      <c r="B45" t="s">
-[...2 lines deleted...]
-      <c r="C45" t="s">
+      <c r="H45" t="s">
         <v>168</v>
-      </c>
-[...13 lines deleted...]
-        <v>142</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
+        <v>169</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>109</v>
+      </c>
+      <c r="D46" t="s">
         <v>170</v>
       </c>
-      <c r="B46" t="s">
-[...2 lines deleted...]
-      <c r="C46" t="s">
+      <c r="E46" t="s">
         <v>171</v>
       </c>
-      <c r="D46" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F46" t="s">
         <v>93</v>
       </c>
       <c r="G46" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="H46" t="s">
         <v>172</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
         <v>173</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
         <v>174</v>
       </c>
       <c r="D47" t="s">
-        <v>129</v>
+        <v>170</v>
       </c>
       <c r="E47" t="s">
-        <v>130</v>
+        <v>171</v>
       </c>
       <c r="F47" t="s">
         <v>93</v>
       </c>
       <c r="G47" s="1" t="s">
         <v>175</v>
       </c>
       <c r="H47" t="s">
-        <v>142</v>
+        <v>19</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>140</v>
+        <v>176</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="D48" t="s">
-        <v>129</v>
+        <v>170</v>
       </c>
       <c r="E48" t="s">
-        <v>130</v>
+        <v>171</v>
       </c>
       <c r="F48" t="s">
         <v>93</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="H48" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>144</v>
+        <v>179</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="D49" t="s">
-        <v>129</v>
+        <v>170</v>
       </c>
       <c r="E49" t="s">
-        <v>130</v>
+        <v>171</v>
       </c>
       <c r="F49" t="s">
         <v>93</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="H49" t="s">
-        <v>27</v>
+        <v>182</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>165</v>
+        <v>183</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
-        <v>180</v>
+        <v>184</v>
       </c>
       <c r="D50" t="s">
-        <v>129</v>
+        <v>170</v>
       </c>
       <c r="E50" t="s">
-        <v>130</v>
+        <v>171</v>
       </c>
       <c r="F50" t="s">
         <v>93</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>181</v>
+        <v>185</v>
       </c>
       <c r="H50" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>168</v>
+        <v>186</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
-        <v>113</v>
+        <v>187</v>
       </c>
       <c r="D51" t="s">
-        <v>129</v>
+        <v>170</v>
       </c>
       <c r="E51" t="s">
-        <v>130</v>
+        <v>171</v>
       </c>
       <c r="F51" t="s">
         <v>93</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>183</v>
+        <v>188</v>
       </c>
       <c r="H51" t="s">
-        <v>27</v>
+        <v>182</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
+        <v>189</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>190</v>
+      </c>
+      <c r="D52" t="s">
+        <v>170</v>
+      </c>
+      <c r="E52" t="s">
         <v>171</v>
       </c>
-      <c r="B52" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F52" t="s">
         <v>93</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>184</v>
+        <v>191</v>
       </c>
       <c r="H52" t="s">
-        <v>95</v>
+        <v>182</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>174</v>
+        <v>192</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
-        <v>123</v>
+        <v>193</v>
       </c>
       <c r="D53" t="s">
-        <v>129</v>
+        <v>170</v>
       </c>
       <c r="E53" t="s">
-        <v>130</v>
+        <v>171</v>
       </c>
       <c r="F53" t="s">
         <v>93</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>185</v>
+        <v>194</v>
       </c>
       <c r="H53" t="s">
-        <v>95</v>
+        <v>195</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>176</v>
+        <v>196</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
-        <v>120</v>
+        <v>197</v>
       </c>
       <c r="D54" t="s">
-        <v>129</v>
+        <v>170</v>
       </c>
       <c r="E54" t="s">
-        <v>130</v>
+        <v>171</v>
       </c>
       <c r="F54" t="s">
         <v>93</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>186</v>
+        <v>198</v>
       </c>
       <c r="H54" t="s">
-        <v>95</v>
+        <v>199</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>178</v>
+        <v>200</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
-        <v>187</v>
+        <v>201</v>
       </c>
       <c r="D55" t="s">
-        <v>129</v>
+        <v>170</v>
       </c>
       <c r="E55" t="s">
-        <v>130</v>
+        <v>171</v>
       </c>
       <c r="F55" t="s">
         <v>93</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>188</v>
+        <v>202</v>
       </c>
       <c r="H55" t="s">
-        <v>95</v>
+        <v>203</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>180</v>
+        <v>204</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
-        <v>189</v>
+        <v>205</v>
       </c>
       <c r="D56" t="s">
-        <v>129</v>
+        <v>170</v>
       </c>
       <c r="E56" t="s">
-        <v>130</v>
+        <v>171</v>
       </c>
       <c r="F56" t="s">
-        <v>93</v>
+        <v>13</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>190</v>
+        <v>206</v>
       </c>
       <c r="H56" t="s">
-        <v>191</v>
+        <v>182</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>192</v>
+        <v>207</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
-        <v>10</v>
+        <v>208</v>
       </c>
       <c r="D57" t="s">
-        <v>193</v>
+        <v>170</v>
       </c>
       <c r="E57" t="s">
-        <v>194</v>
+        <v>171</v>
       </c>
       <c r="F57" t="s">
         <v>93</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H57" t="s">
-        <v>196</v>
+        <v>182</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>197</v>
+        <v>210</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
-        <v>17</v>
+        <v>211</v>
       </c>
       <c r="D58" t="s">
-        <v>193</v>
+        <v>170</v>
       </c>
       <c r="E58" t="s">
-        <v>194</v>
+        <v>171</v>
       </c>
       <c r="F58" t="s">
         <v>93</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>198</v>
+        <v>212</v>
       </c>
       <c r="H58" t="s">
-        <v>199</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>200</v>
+        <v>213</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
-        <v>21</v>
+        <v>214</v>
       </c>
       <c r="D59" t="s">
-        <v>193</v>
+        <v>170</v>
       </c>
       <c r="E59" t="s">
-        <v>194</v>
+        <v>171</v>
       </c>
       <c r="F59" t="s">
         <v>93</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>201</v>
+        <v>215</v>
       </c>
       <c r="H59" t="s">
-        <v>202</v>
+        <v>182</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>203</v>
+        <v>180</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
-        <v>25</v>
+        <v>216</v>
       </c>
       <c r="D60" t="s">
-        <v>193</v>
+        <v>170</v>
       </c>
       <c r="E60" t="s">
-        <v>194</v>
+        <v>171</v>
       </c>
       <c r="F60" t="s">
         <v>93</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>204</v>
+        <v>217</v>
       </c>
       <c r="H60" t="s">
-        <v>205</v>
+        <v>27</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>206</v>
+        <v>184</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
-        <v>29</v>
+        <v>218</v>
       </c>
       <c r="D61" t="s">
-        <v>193</v>
+        <v>170</v>
       </c>
       <c r="E61" t="s">
-        <v>194</v>
+        <v>171</v>
       </c>
       <c r="F61" t="s">
         <v>93</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>131</v>
+        <v>219</v>
       </c>
       <c r="H61" t="s">
-        <v>207</v>
+        <v>27</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="B62" t="s">
         <v>9</v>
       </c>
       <c r="C62" t="s">
-        <v>32</v>
+        <v>220</v>
       </c>
       <c r="D62" t="s">
-        <v>193</v>
+        <v>170</v>
       </c>
       <c r="E62" t="s">
-        <v>194</v>
+        <v>171</v>
       </c>
       <c r="F62" t="s">
         <v>93</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>209</v>
+        <v>221</v>
       </c>
       <c r="H62" t="s">
-        <v>210</v>
+        <v>222</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="B63" t="s">
         <v>9</v>
       </c>
       <c r="C63" t="s">
-        <v>35</v>
+        <v>113</v>
       </c>
       <c r="D63" t="s">
-        <v>193</v>
+        <v>170</v>
       </c>
       <c r="E63" t="s">
-        <v>194</v>
+        <v>171</v>
       </c>
       <c r="F63" t="s">
         <v>93</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>212</v>
+        <v>223</v>
       </c>
       <c r="H63" t="s">
-        <v>213</v>
+        <v>27</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
-        <v>38</v>
+        <v>117</v>
       </c>
       <c r="D64" t="s">
-        <v>193</v>
+        <v>170</v>
       </c>
       <c r="E64" t="s">
-        <v>194</v>
+        <v>171</v>
       </c>
       <c r="F64" t="s">
         <v>93</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>215</v>
+        <v>224</v>
       </c>
       <c r="H64" t="s">
-        <v>216</v>
+        <v>95</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
-        <v>42</v>
+        <v>161</v>
       </c>
       <c r="D65" t="s">
-        <v>193</v>
+        <v>170</v>
       </c>
       <c r="E65" t="s">
-        <v>194</v>
+        <v>171</v>
       </c>
       <c r="F65" t="s">
         <v>93</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>218</v>
+        <v>225</v>
       </c>
       <c r="H65" t="s">
-        <v>219</v>
+        <v>95</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>220</v>
+        <v>216</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="C66" t="s">
-        <v>46</v>
+        <v>120</v>
       </c>
       <c r="D66" t="s">
-        <v>193</v>
+        <v>170</v>
       </c>
       <c r="E66" t="s">
-        <v>194</v>
+        <v>171</v>
       </c>
       <c r="F66" t="s">
         <v>93</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="H66" t="s">
-        <v>222</v>
+        <v>95</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>223</v>
+        <v>218</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
-        <v>50</v>
+        <v>227</v>
       </c>
       <c r="D67" t="s">
-        <v>193</v>
+        <v>170</v>
       </c>
       <c r="E67" t="s">
-        <v>194</v>
+        <v>171</v>
       </c>
       <c r="F67" t="s">
         <v>93</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>224</v>
+        <v>228</v>
       </c>
       <c r="H67" t="s">
-        <v>225</v>
+        <v>95</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>226</v>
+        <v>220</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="C68" t="s">
-        <v>53</v>
+        <v>229</v>
       </c>
       <c r="D68" t="s">
-        <v>193</v>
+        <v>170</v>
       </c>
       <c r="E68" t="s">
-        <v>194</v>
+        <v>171</v>
       </c>
       <c r="F68" t="s">
         <v>93</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="H68" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>229</v>
+        <v>227</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
-        <v>56</v>
+        <v>232</v>
       </c>
       <c r="D69" t="s">
-        <v>193</v>
+        <v>170</v>
       </c>
       <c r="E69" t="s">
-        <v>194</v>
+        <v>171</v>
       </c>
       <c r="F69" t="s">
         <v>93</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="H69" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>232</v>
+        <v>229</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
-        <v>59</v>
+        <v>123</v>
       </c>
       <c r="D70" t="s">
-        <v>193</v>
+        <v>170</v>
       </c>
       <c r="E70" t="s">
-        <v>194</v>
+        <v>171</v>
       </c>
       <c r="F70" t="s">
         <v>93</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="H70" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>134</v>
+        <v>232</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
-        <v>62</v>
+        <v>126</v>
       </c>
       <c r="D71" t="s">
-        <v>193</v>
+        <v>170</v>
       </c>
       <c r="E71" t="s">
-        <v>194</v>
+        <v>171</v>
       </c>
       <c r="F71" t="s">
         <v>93</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>131</v>
+        <v>237</v>
       </c>
       <c r="H71" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>137</v>
+        <v>239</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
-        <v>66</v>
+        <v>129</v>
       </c>
       <c r="D72" t="s">
-        <v>193</v>
+        <v>170</v>
       </c>
       <c r="E72" t="s">
-        <v>194</v>
+        <v>171</v>
       </c>
       <c r="F72" t="s">
         <v>93</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>131</v>
+        <v>240</v>
       </c>
       <c r="H72" t="s">
-        <v>236</v>
+        <v>116</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>147</v>
+        <v>241</v>
       </c>
       <c r="B73" t="s">
         <v>9</v>
       </c>
       <c r="C73" t="s">
-        <v>69</v>
+        <v>242</v>
       </c>
       <c r="D73" t="s">
-        <v>193</v>
+        <v>170</v>
       </c>
       <c r="E73" t="s">
-        <v>194</v>
+        <v>171</v>
       </c>
       <c r="F73" t="s">
         <v>93</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>237</v>
+        <v>243</v>
       </c>
       <c r="H73" t="s">
-        <v>238</v>
+        <v>244</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>150</v>
+        <v>245</v>
       </c>
       <c r="B74" t="s">
         <v>9</v>
       </c>
       <c r="C74" t="s">
-        <v>73</v>
+        <v>133</v>
       </c>
       <c r="D74" t="s">
-        <v>193</v>
+        <v>170</v>
       </c>
       <c r="E74" t="s">
-        <v>194</v>
+        <v>171</v>
       </c>
       <c r="F74" t="s">
         <v>93</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>239</v>
+        <v>246</v>
       </c>
       <c r="H74" t="s">
-        <v>240</v>
+        <v>116</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
-        <v>153</v>
+        <v>247</v>
       </c>
       <c r="B75" t="s">
         <v>9</v>
       </c>
       <c r="C75" t="s">
-        <v>76</v>
+        <v>137</v>
       </c>
       <c r="D75" t="s">
-        <v>193</v>
+        <v>170</v>
       </c>
       <c r="E75" t="s">
-        <v>194</v>
+        <v>171</v>
       </c>
       <c r="F75" t="s">
         <v>93</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>241</v>
+        <v>248</v>
       </c>
       <c r="H75" t="s">
-        <v>242</v>
+        <v>249</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>157</v>
+        <v>250</v>
       </c>
       <c r="B76" t="s">
         <v>9</v>
       </c>
       <c r="C76" t="s">
-        <v>80</v>
+        <v>251</v>
       </c>
       <c r="D76" t="s">
-        <v>193</v>
+        <v>170</v>
       </c>
       <c r="E76" t="s">
-        <v>194</v>
+        <v>171</v>
       </c>
       <c r="F76" t="s">
         <v>93</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>131</v>
+        <v>252</v>
       </c>
       <c r="H76" t="s">
-        <v>243</v>
+        <v>253</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>161</v>
+        <v>254</v>
       </c>
       <c r="B77" t="s">
         <v>9</v>
       </c>
       <c r="C77" t="s">
+        <v>255</v>
+      </c>
+      <c r="D77" t="s">
+        <v>170</v>
+      </c>
+      <c r="E77" t="s">
+        <v>171</v>
+      </c>
+      <c r="F77" t="s">
+        <v>93</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="H77" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>258</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>259</v>
+      </c>
+      <c r="D78" t="s">
+        <v>170</v>
+      </c>
+      <c r="E78" t="s">
+        <v>171</v>
+      </c>
+      <c r="F78" t="s">
+        <v>93</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>260</v>
+      </c>
+      <c r="H78" t="s">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>262</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>10</v>
+      </c>
+      <c r="D79" t="s">
+        <v>263</v>
+      </c>
+      <c r="E79" t="s">
+        <v>264</v>
+      </c>
+      <c r="F79" t="s">
+        <v>93</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>265</v>
+      </c>
+      <c r="H79" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>267</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>17</v>
+      </c>
+      <c r="D80" t="s">
+        <v>263</v>
+      </c>
+      <c r="E80" t="s">
+        <v>264</v>
+      </c>
+      <c r="F80" t="s">
+        <v>93</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>268</v>
+      </c>
+      <c r="H80" t="s">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>270</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>21</v>
+      </c>
+      <c r="D81" t="s">
+        <v>263</v>
+      </c>
+      <c r="E81" t="s">
+        <v>264</v>
+      </c>
+      <c r="F81" t="s">
+        <v>93</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="H81" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>273</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>25</v>
+      </c>
+      <c r="D82" t="s">
+        <v>263</v>
+      </c>
+      <c r="E82" t="s">
+        <v>264</v>
+      </c>
+      <c r="F82" t="s">
+        <v>93</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>274</v>
+      </c>
+      <c r="H82" t="s">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>276</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>29</v>
+      </c>
+      <c r="D83" t="s">
+        <v>263</v>
+      </c>
+      <c r="E83" t="s">
+        <v>264</v>
+      </c>
+      <c r="F83" t="s">
+        <v>93</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="H83" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
+        <v>278</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>32</v>
+      </c>
+      <c r="D84" t="s">
+        <v>263</v>
+      </c>
+      <c r="E84" t="s">
+        <v>264</v>
+      </c>
+      <c r="F84" t="s">
+        <v>93</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>279</v>
+      </c>
+      <c r="H84" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>281</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>35</v>
+      </c>
+      <c r="D85" t="s">
+        <v>263</v>
+      </c>
+      <c r="E85" t="s">
+        <v>264</v>
+      </c>
+      <c r="F85" t="s">
+        <v>93</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>282</v>
+      </c>
+      <c r="H85" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>284</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>38</v>
+      </c>
+      <c r="D86" t="s">
+        <v>263</v>
+      </c>
+      <c r="E86" t="s">
+        <v>264</v>
+      </c>
+      <c r="F86" t="s">
+        <v>93</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="H86" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" t="s">
+        <v>287</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
+        <v>42</v>
+      </c>
+      <c r="D87" t="s">
+        <v>263</v>
+      </c>
+      <c r="E87" t="s">
+        <v>264</v>
+      </c>
+      <c r="F87" t="s">
+        <v>93</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>288</v>
+      </c>
+      <c r="H87" t="s">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" t="s">
+        <v>290</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>46</v>
+      </c>
+      <c r="D88" t="s">
+        <v>263</v>
+      </c>
+      <c r="E88" t="s">
+        <v>264</v>
+      </c>
+      <c r="F88" t="s">
+        <v>93</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>291</v>
+      </c>
+      <c r="H88" t="s">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" t="s">
+        <v>293</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
+        <v>50</v>
+      </c>
+      <c r="D89" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" t="s">
+        <v>264</v>
+      </c>
+      <c r="F89" t="s">
+        <v>93</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>294</v>
+      </c>
+      <c r="H89" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" t="s">
+        <v>296</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>53</v>
+      </c>
+      <c r="D90" t="s">
+        <v>263</v>
+      </c>
+      <c r="E90" t="s">
+        <v>264</v>
+      </c>
+      <c r="F90" t="s">
+        <v>93</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>297</v>
+      </c>
+      <c r="H90" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" t="s">
+        <v>299</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
+        <v>56</v>
+      </c>
+      <c r="D91" t="s">
+        <v>263</v>
+      </c>
+      <c r="E91" t="s">
+        <v>264</v>
+      </c>
+      <c r="F91" t="s">
+        <v>93</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="H91" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" t="s">
+        <v>302</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
+        <v>59</v>
+      </c>
+      <c r="D92" t="s">
+        <v>263</v>
+      </c>
+      <c r="E92" t="s">
+        <v>264</v>
+      </c>
+      <c r="F92" t="s">
+        <v>93</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>303</v>
+      </c>
+      <c r="H92" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" t="s">
+        <v>174</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>62</v>
+      </c>
+      <c r="D93" t="s">
+        <v>263</v>
+      </c>
+      <c r="E93" t="s">
+        <v>264</v>
+      </c>
+      <c r="F93" t="s">
+        <v>93</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="H93" t="s">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" t="s">
+        <v>177</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
+        <v>66</v>
+      </c>
+      <c r="D94" t="s">
+        <v>263</v>
+      </c>
+      <c r="E94" t="s">
+        <v>264</v>
+      </c>
+      <c r="F94" t="s">
+        <v>93</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="H94" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" t="s">
+        <v>187</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>69</v>
+      </c>
+      <c r="D95" t="s">
+        <v>263</v>
+      </c>
+      <c r="E95" t="s">
+        <v>264</v>
+      </c>
+      <c r="F95" t="s">
+        <v>93</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>307</v>
+      </c>
+      <c r="H95" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" t="s">
+        <v>190</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>73</v>
+      </c>
+      <c r="D96" t="s">
+        <v>263</v>
+      </c>
+      <c r="E96" t="s">
+        <v>264</v>
+      </c>
+      <c r="F96" t="s">
+        <v>93</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>309</v>
+      </c>
+      <c r="H96" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" t="s">
+        <v>193</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>76</v>
+      </c>
+      <c r="D97" t="s">
+        <v>263</v>
+      </c>
+      <c r="E97" t="s">
+        <v>264</v>
+      </c>
+      <c r="F97" t="s">
+        <v>93</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>311</v>
+      </c>
+      <c r="H97" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" t="s">
+        <v>197</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>80</v>
+      </c>
+      <c r="D98" t="s">
+        <v>263</v>
+      </c>
+      <c r="E98" t="s">
+        <v>264</v>
+      </c>
+      <c r="F98" t="s">
+        <v>93</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="H98" t="s">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" t="s">
+        <v>201</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
         <v>84</v>
       </c>
-      <c r="D77" t="s">
-[...12 lines deleted...]
-        <v>243</v>
+      <c r="D99" t="s">
+        <v>263</v>
+      </c>
+      <c r="E99" t="s">
+        <v>264</v>
+      </c>
+      <c r="F99" t="s">
+        <v>93</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>314</v>
+      </c>
+      <c r="H99" t="s">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" t="s">
+        <v>255</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>88</v>
+      </c>
+      <c r="D100" t="s">
+        <v>263</v>
+      </c>
+      <c r="E100" t="s">
+        <v>264</v>
+      </c>
+      <c r="F100" t="s">
+        <v>93</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>315</v>
+      </c>
+      <c r="H100" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" t="s">
+        <v>259</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
+        <v>92</v>
+      </c>
+      <c r="D101" t="s">
+        <v>263</v>
+      </c>
+      <c r="E101" t="s">
+        <v>264</v>
+      </c>
+      <c r="F101" t="s">
+        <v>93</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>317</v>
+      </c>
+      <c r="H101" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" t="s">
+        <v>319</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
+        <v>97</v>
+      </c>
+      <c r="D102" t="s">
+        <v>263</v>
+      </c>
+      <c r="E102" t="s">
+        <v>264</v>
+      </c>
+      <c r="F102" t="s">
+        <v>93</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>320</v>
+      </c>
+      <c r="H102" t="s">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" t="s">
+        <v>322</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
+        <v>100</v>
+      </c>
+      <c r="D103" t="s">
+        <v>263</v>
+      </c>
+      <c r="E103" t="s">
+        <v>264</v>
+      </c>
+      <c r="F103" t="s">
+        <v>93</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>323</v>
+      </c>
+      <c r="H103" t="s">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104" t="s">
+        <v>325</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
+        <v>103</v>
+      </c>
+      <c r="D104" t="s">
+        <v>263</v>
+      </c>
+      <c r="E104" t="s">
+        <v>264</v>
+      </c>
+      <c r="F104" t="s">
+        <v>93</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>326</v>
+      </c>
+      <c r="H104" t="s">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105" t="s">
+        <v>328</v>
+      </c>
+      <c r="B105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" t="s">
+        <v>106</v>
+      </c>
+      <c r="D105" t="s">
+        <v>263</v>
+      </c>
+      <c r="E105" t="s">
+        <v>264</v>
+      </c>
+      <c r="F105" t="s">
+        <v>93</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>329</v>
+      </c>
+      <c r="H105" t="s">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" t="s">
+        <v>331</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
+        <v>110</v>
+      </c>
+      <c r="D106" t="s">
+        <v>263</v>
+      </c>
+      <c r="E106" t="s">
+        <v>264</v>
+      </c>
+      <c r="F106" t="s">
+        <v>93</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>332</v>
+      </c>
+      <c r="H106" t="s">
+        <v>333</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" t="s">
+        <v>334</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
+        <v>114</v>
+      </c>
+      <c r="D107" t="s">
+        <v>263</v>
+      </c>
+      <c r="E107" t="s">
+        <v>264</v>
+      </c>
+      <c r="F107" t="s">
+        <v>93</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>335</v>
+      </c>
+      <c r="H107" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108" t="s">
+        <v>337</v>
+      </c>
+      <c r="B108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" t="s">
+        <v>118</v>
+      </c>
+      <c r="D108" t="s">
+        <v>263</v>
+      </c>
+      <c r="E108" t="s">
+        <v>264</v>
+      </c>
+      <c r="F108" t="s">
+        <v>93</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="H108" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109" t="s">
+        <v>339</v>
+      </c>
+      <c r="B109" t="s">
+        <v>9</v>
+      </c>
+      <c r="C109" t="s">
+        <v>121</v>
+      </c>
+      <c r="D109" t="s">
+        <v>263</v>
+      </c>
+      <c r="E109" t="s">
+        <v>264</v>
+      </c>
+      <c r="F109" t="s">
+        <v>93</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="H109" t="s">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110" t="s">
+        <v>341</v>
+      </c>
+      <c r="B110" t="s">
+        <v>9</v>
+      </c>
+      <c r="C110" t="s">
+        <v>10</v>
+      </c>
+      <c r="D110" t="s">
+        <v>342</v>
+      </c>
+      <c r="E110" t="s">
+        <v>343</v>
+      </c>
+      <c r="F110" t="s">
+        <v>93</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>344</v>
+      </c>
+      <c r="H110" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111" t="s">
+        <v>346</v>
+      </c>
+      <c r="B111" t="s">
+        <v>9</v>
+      </c>
+      <c r="C111" t="s">
+        <v>17</v>
+      </c>
+      <c r="D111" t="s">
+        <v>342</v>
+      </c>
+      <c r="E111" t="s">
+        <v>343</v>
+      </c>
+      <c r="F111" t="s">
+        <v>93</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="H111" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112" t="s">
+        <v>349</v>
+      </c>
+      <c r="B112" t="s">
+        <v>9</v>
+      </c>
+      <c r="C112" t="s">
+        <v>10</v>
+      </c>
+      <c r="D112" t="s">
+        <v>350</v>
+      </c>
+      <c r="E112" t="s">
+        <v>351</v>
+      </c>
+      <c r="F112" t="s">
+        <v>93</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>352</v>
+      </c>
+      <c r="H112" t="s">
+        <v>353</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -3261,50 +4521,85 @@
     <hyperlink ref="G53" r:id="rId52"/>
     <hyperlink ref="G54" r:id="rId53"/>
     <hyperlink ref="G55" r:id="rId54"/>
     <hyperlink ref="G56" r:id="rId55"/>
     <hyperlink ref="G57" r:id="rId56"/>
     <hyperlink ref="G58" r:id="rId57"/>
     <hyperlink ref="G59" r:id="rId58"/>
     <hyperlink ref="G60" r:id="rId59"/>
     <hyperlink ref="G61" r:id="rId60"/>
     <hyperlink ref="G62" r:id="rId61"/>
     <hyperlink ref="G63" r:id="rId62"/>
     <hyperlink ref="G64" r:id="rId63"/>
     <hyperlink ref="G65" r:id="rId64"/>
     <hyperlink ref="G66" r:id="rId65"/>
     <hyperlink ref="G67" r:id="rId66"/>
     <hyperlink ref="G68" r:id="rId67"/>
     <hyperlink ref="G69" r:id="rId68"/>
     <hyperlink ref="G70" r:id="rId69"/>
     <hyperlink ref="G71" r:id="rId70"/>
     <hyperlink ref="G72" r:id="rId71"/>
     <hyperlink ref="G73" r:id="rId72"/>
     <hyperlink ref="G74" r:id="rId73"/>
     <hyperlink ref="G75" r:id="rId74"/>
     <hyperlink ref="G76" r:id="rId75"/>
     <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
+    <hyperlink ref="G87" r:id="rId86"/>
+    <hyperlink ref="G88" r:id="rId87"/>
+    <hyperlink ref="G89" r:id="rId88"/>
+    <hyperlink ref="G90" r:id="rId89"/>
+    <hyperlink ref="G91" r:id="rId90"/>
+    <hyperlink ref="G92" r:id="rId91"/>
+    <hyperlink ref="G93" r:id="rId92"/>
+    <hyperlink ref="G94" r:id="rId93"/>
+    <hyperlink ref="G95" r:id="rId94"/>
+    <hyperlink ref="G96" r:id="rId95"/>
+    <hyperlink ref="G97" r:id="rId96"/>
+    <hyperlink ref="G98" r:id="rId97"/>
+    <hyperlink ref="G99" r:id="rId98"/>
+    <hyperlink ref="G100" r:id="rId99"/>
+    <hyperlink ref="G101" r:id="rId100"/>
+    <hyperlink ref="G102" r:id="rId101"/>
+    <hyperlink ref="G103" r:id="rId102"/>
+    <hyperlink ref="G104" r:id="rId103"/>
+    <hyperlink ref="G105" r:id="rId104"/>
+    <hyperlink ref="G106" r:id="rId105"/>
+    <hyperlink ref="G107" r:id="rId106"/>
+    <hyperlink ref="G108" r:id="rId107"/>
+    <hyperlink ref="G109" r:id="rId108"/>
+    <hyperlink ref="G110" r:id="rId109"/>
+    <hyperlink ref="G111" r:id="rId110"/>
+    <hyperlink ref="G112" r:id="rId111"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>